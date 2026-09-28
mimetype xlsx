--- v1 (2026-08-14)
+++ v2 (2026-09-28)
@@ -212,51 +212,51 @@
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>32360</v>
       </c>
       <c r="C2" t="s">
         <v>16</v>
       </c>
       <c r="D2" t="s">
         <v>17</v>
       </c>
       <c r="F2">
         <v>252</v>
       </c>
       <c r="G2">
-        <v>313</v>
+        <v>320</v>
       </c>
       <c r="H2" t="s">
         <v>18</v>
       </c>
       <c r="I2">
         <v>150</v>
       </c>
       <c r="J2">
         <v>210</v>
       </c>
       <c r="K2">
         <v>12</v>
       </c>
       <c r="L2" s="1">
         <v>46233</v>
       </c>
       <c r="M2" s="2">
         <v>9786526321188</v>
       </c>
       <c r="N2" t="s" s="3">
         <v>19</v>
       </c>
       <c r="O2" s="4">
         <v>99.90</v>
       </c>